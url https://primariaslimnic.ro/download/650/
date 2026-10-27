--- v0 (2026-05-25)
+++ v1 (2026-10-27)
@@ -1,713 +1,619 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+    <w:p w14:paraId="46485880" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Anexa 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+    <w:p w14:paraId="6077FF70" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+    <w:p w14:paraId="768F5CD4" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Adresa de înaintare a raportului final sau intermediar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+    <w:p w14:paraId="74E9157E" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+    <w:p w14:paraId="2CEA72F1" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antetul </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Antetul aplicantului</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39485E3E" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>aplicantului</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2854506F" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
-[...10 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+    <w:p w14:paraId="459E78FB" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Către,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titlu8"/>
+    <w:p w14:paraId="6B941A09" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Consiliul Local al Comunei Slimnic</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
-[...17 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+    <w:p w14:paraId="2BB7B7D8" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42149496" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A952465" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alăturat vă înaintam raportul narativ </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+        <w:t>Alăturat vă înaintam raportul narativ şi financiar privind proiectul înregistrat cu nr. _______________, aprobat în licitaţia de proiecte  din data de ___________având titlul _____________________________________ care a avut/are loc în __________________, în perioada _______________ în valoare de ____________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A211BB" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+    <w:p w14:paraId="028F0103" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+    <w:p w14:paraId="43268DE8" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titlu8"/>
+    <w:p w14:paraId="391ED181" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titlu8"/>
+    <w:p w14:paraId="6E5812A2" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9129"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">Reprezentant legal </w:t>
       </w:r>
       <w:r w:rsidR="00F47179">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                              </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Coordonator proiect</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> prenumele____________</w:t>
+    <w:p w14:paraId="43CFC9B6" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157A2482" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Numele şi prenumele____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Numele </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+        <w:t>Numele şi prenumele____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D75D75" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Semnătura ____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...33 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
+        <w:t>Semnătura ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2628F6E5" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C947B2C" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37460181" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00FE6158">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Ştampila organizaţiei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B48663" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
+    <w:p w14:paraId="0F94333F" w14:textId="77777777" w:rsidR="00C93C51" w:rsidRDefault="00C93C51">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C93C51">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D85101" w:rsidRDefault="00D85101">
+    <w:p w14:paraId="61AC4F09" w14:textId="77777777" w:rsidR="003C5BD4" w:rsidRDefault="003C5BD4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D85101" w:rsidRDefault="00D85101">
+    <w:p w14:paraId="62B359F2" w14:textId="77777777" w:rsidR="003C5BD4" w:rsidRDefault="003C5BD4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D85101" w:rsidRDefault="00D85101">
+    <w:p w14:paraId="1EE0246C" w14:textId="77777777" w:rsidR="003C5BD4" w:rsidRDefault="003C5BD4">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D85101" w:rsidRDefault="00D85101">
+    <w:p w14:paraId="558595F9" w14:textId="77777777" w:rsidR="003C5BD4" w:rsidRDefault="003C5BD4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="706"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C93C51"/>
+    <w:rsid w:val="003C5BD4"/>
     <w:rsid w:val="00671556"/>
+    <w:rsid w:val="007E3E7A"/>
     <w:rsid w:val="00C93C51"/>
+    <w:rsid w:val="00D0668C"/>
     <w:rsid w:val="00D85101"/>
     <w:rsid w:val="00F47179"/>
     <w:rsid w:val="00FE6158"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="10EC2F22"/>
+  <w14:docId w14:val="36177DBC"/>
   <w15:docId w15:val="{383ECD01-CA4D-4A1D-9DD9-C82359ADA3AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -789,98 +695,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1062,142 +971,142 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titlu8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontdeparagrafimplicit">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="FrListare">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Legend">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Temă Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1463,81 +1372,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>105</Words>
-  <Characters>615</Characters>
+  <Words>107</Words>
+  <Characters>613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Achizitii</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Info 1">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Info 2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Info 3">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Info 4">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>